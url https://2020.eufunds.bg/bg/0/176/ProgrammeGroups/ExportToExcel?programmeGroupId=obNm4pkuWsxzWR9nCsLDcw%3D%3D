--- v0 (2026-04-27)
+++ v1 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ee785c948c4cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c94cafce12b34d05ae74ad66e8dbe2d9.psmdcp" Id="R274e09af81944b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R824f19793b584059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d60e58cd266048c8b8071e8c7e51f61c.psmdcp" Id="Rbef9b2b7f9334f4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -823,57 +823,57 @@
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1836320.15</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>1836320.15</x:v>
       </x:c>
       <x:c r="E7" s="10">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F7" s="10">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>1081920.39</x:v>
+        <x:v>1077542.63</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>1081920.39</x:v>
+        <x:v>1077542.63</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>58.92</x:v>
+        <x:v>58.68</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>4451246.96</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>3783559.9</x:v>
       </x:c>
       <x:c r="D8" s="9">
@@ -905,54 +905,54 @@
       </x:c>
       <x:c r="M8" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>4834267.49</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>4109127.37</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>725140.12</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>6955644.4</x:v>
+        <x:v>6955644.39</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>6955644.4</x:v>
+        <x:v>6955644.39</x:v>
       </x:c>
       <x:c r="I9" s="9">
         <x:v>143.88</x:v>
       </x:c>
       <x:c r="J9" s="9">
         <x:v>5912297.73</x:v>
       </x:c>
       <x:c r="K9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>18767419.46</x:v>
       </x:c>
       <x:c r="C10" s="9">
@@ -1110,101 +1110,101 @@
       </x:c>
       <x:c r="M13" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>8871981.34</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>7541184.14</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>1330797.2</x:v>
       </x:c>
       <x:c r="E14" s="10">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F14" s="10">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G14" s="9">
-        <x:v>7791812.77</x:v>
+        <x:v>7493349.67</x:v>
       </x:c>
       <x:c r="H14" s="9">
-        <x:v>7791812.77</x:v>
+        <x:v>7493349.67</x:v>
       </x:c>
       <x:c r="I14" s="9">
-        <x:v>87.82</x:v>
+        <x:v>84.46</x:v>
       </x:c>
       <x:c r="J14" s="9">
-        <x:v>6623040.76</x:v>
+        <x:v>6369347.23</x:v>
       </x:c>
       <x:c r="K14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L14" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M14" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="11" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>97268504.91</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>72348701.94</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>24919802.97</x:v>
       </x:c>
       <x:c r="E15" s="10">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>67831478.93</x:v>
+        <x:v>67528638.06</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>67831478.93</x:v>
+        <x:v>67528638.06</x:v>
       </x:c>
       <x:c r="I15" s="9">
-        <x:v>69.74</x:v>
+        <x:v>69.42</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>47968468.91</x:v>
+        <x:v>47714775.38</x:v>
       </x:c>
       <x:c r="K15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M15" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="0" t="s">
         <x:v>25</x:v>