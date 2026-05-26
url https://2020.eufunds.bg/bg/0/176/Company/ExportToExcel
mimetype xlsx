--- v0 (2026-04-27)
+++ v1 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R985a2125aa294f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce44fee431ac4e5b819225504618c1e2.psmdcp" Id="R9d350cb398044fc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c222157de364cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cf2f077e82a44d19d375b22a698768e.psmdcp" Id="Rc622504370b546bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>