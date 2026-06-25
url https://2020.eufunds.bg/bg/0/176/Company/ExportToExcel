--- v1 (2026-05-26)
+++ v2 (2026-06-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c222157de364cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cf2f077e82a44d19d375b22a698768e.psmdcp" Id="Rc622504370b546bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826d397f98344857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d796fa33a9c74afaa649f7e7fa9a14d9.psmdcp" Id="Rd97032e94bb640ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>