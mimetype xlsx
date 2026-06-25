--- v2 (2026-06-25)
+++ v3 (2026-06-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826d397f98344857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d796fa33a9c74afaa649f7e7fa9a14d9.psmdcp" Id="Rd97032e94bb640ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68efd044336c437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b3748be376a42f4a962ed2bd7f4e64b.psmdcp" Id="R5c9e3fbbe5be456b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>