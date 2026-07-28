--- v3 (2026-06-25)
+++ v4 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68efd044336c437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b3748be376a42f4a962ed2bd7f4e64b.psmdcp" Id="R5c9e3fbbe5be456b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbffce3b406ae40ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b4e5e3e1a94496d9d428700129c9023.psmdcp" Id="Rf0f43b2e277a468b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>