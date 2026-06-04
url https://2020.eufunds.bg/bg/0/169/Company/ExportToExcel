--- v0 (2026-05-14)
+++ v1 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53c2f9877c824961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a9552525fbf47eeab2e9316de74e39d.psmdcp" Id="R8242704f5ed546a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e91dec490114452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46bb08282aad4191a738d5abe43bd089.psmdcp" Id="R77e9e50690e14ddd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>