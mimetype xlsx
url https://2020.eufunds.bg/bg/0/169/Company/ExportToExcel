--- v1 (2026-06-04)
+++ v2 (2026-06-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e91dec490114452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46bb08282aad4191a738d5abe43bd089.psmdcp" Id="R77e9e50690e14ddd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0390d8326bec46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4c4e934ddc24c87b78f912f849bfa47.psmdcp" Id="R90e0bc8fe85d4ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>