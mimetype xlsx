--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0390d8326bec46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4c4e934ddc24c87b78f912f849bfa47.psmdcp" Id="R90e0bc8fe85d4ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad4a4333861a41d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d095b991c3fa4ce389ca8b5190b76d17.psmdcp" Id="R39616decd76c49eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>