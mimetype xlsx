--- v3 (2026-07-21)
+++ v4 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad4a4333861a41d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d095b991c3fa4ce389ca8b5190b76d17.psmdcp" Id="R39616decd76c49eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R346dba39b67b4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eef34fd2343943c6b3171592b01696fe.psmdcp" Id="Rdb971598b5ec4379" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>