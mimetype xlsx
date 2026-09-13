--- v4 (2026-08-13)
+++ v5 (2026-09-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R346dba39b67b4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eef34fd2343943c6b3171592b01696fe.psmdcp" Id="Rdb971598b5ec4379" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e19d1db9ae44752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04a80dffda164c24b77a37147f3ba745.psmdcp" Id="Rd22afb2d710a41cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="company" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Идентификация</x:t>
   </x:si>
   <x:si>
     <x:t>Име</x:t>
   </x:si>
   <x:si>