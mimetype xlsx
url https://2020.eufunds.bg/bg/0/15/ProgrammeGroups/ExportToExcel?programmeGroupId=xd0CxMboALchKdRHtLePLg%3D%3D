--- v0 (2026-05-11)
+++ v1 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf079142d8a2b49e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5c1842fa2f242deb41e244c4ecea5f3.psmdcp" Id="R04c6c9d1fd5a4903" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re214732950bc44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7f697a57c634c79a8644851ac2ae4af.psmdcp" Id="R1c772ccc67304f43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -791,649 +791,649 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E6" s="10">
-        <x:v>4396</x:v>
+        <x:v>4449</x:v>
       </x:c>
       <x:c r="F6" s="10">
-        <x:v>1905</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>1197726942.98</x:v>
+        <x:v>1346954702.24</x:v>
       </x:c>
       <x:c r="H6" s="9">
-        <x:v>1189282665.31</x:v>
+        <x:v>1338443697.04</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>61.49</x:v>
+        <x:v>69.2</x:v>
       </x:c>
       <x:c r="J6" s="9">
-        <x:v>990746479.02</x:v>
+        <x:v>1115393636.58</x:v>
       </x:c>
       <x:c r="K6" s="9">
-        <x:v>679427844.28</x:v>
+        <x:v>744507929.95</x:v>
       </x:c>
       <x:c r="L6" s="9">
-        <x:v>35.13</x:v>
+        <x:v>38.49</x:v>
       </x:c>
       <x:c r="M6" s="9">
-        <x:v>557856993.32</x:v>
+        <x:v>610955822.95</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>1049534497</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>864257626</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>185276871</x:v>
       </x:c>
       <x:c r="E7" s="10">
-        <x:v>718</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="F7" s="10">
-        <x:v>365</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="G7" s="9">
-        <x:v>709205974.77</x:v>
+        <x:v>755141496.75</x:v>
       </x:c>
       <x:c r="H7" s="9">
-        <x:v>709205974.77</x:v>
+        <x:v>755141496.75</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>67.57</x:v>
+        <x:v>71.95</x:v>
       </x:c>
       <x:c r="J7" s="9">
-        <x:v>580053855.02</x:v>
+        <x:v>617495166.02</x:v>
       </x:c>
       <x:c r="K7" s="9">
-        <x:v>258094892.67</x:v>
+        <x:v>279782555.27</x:v>
       </x:c>
       <x:c r="L7" s="9">
-        <x:v>24.59</x:v>
+        <x:v>26.66</x:v>
       </x:c>
       <x:c r="M7" s="9">
-        <x:v>211180985.26</x:v>
+        <x:v>228964848.27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F8" s="10">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>219751297.86</x:v>
+        <x:v>235355148.81</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>219751297.86</x:v>
+        <x:v>235355148.81</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>85.98</x:v>
+        <x:v>92.08</x:v>
       </x:c>
       <x:c r="J8" s="9">
-        <x:v>197776168.2</x:v>
+        <x:v>211819633.97</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>158160971.87</x:v>
+        <x:v>172707131.29</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>61.88</x:v>
+        <x:v>67.57</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>142345909.15</x:v>
+        <x:v>155437452.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
-        <x:v>2043061780</x:v>
+        <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C9" s="9">
-        <x:v>1717671343</x:v>
+        <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D9" s="9">
-        <x:v>325390437</x:v>
+        <x:v>291616178</x:v>
       </x:c>
       <x:c r="E9" s="10">
-        <x:v>225</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F9" s="10">
-        <x:v>179</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>1640815639.8</x:v>
+        <x:v>1762823222.44</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1478475212.03</x:v>
+        <x:v>1586048596.17</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>72.37</x:v>
+        <x:v>86.99</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1246878096.08</x:v>
+        <x:v>1338405821.49</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>279127471.17</x:v>
+        <x:v>313613968.68</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>13.66</x:v>
+        <x:v>17.2</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>234465380.53</x:v>
+        <x:v>263810127.03</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F10" s="10">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>97860486.97</x:v>
+        <x:v>98670873.81</x:v>
       </x:c>
       <x:c r="H10" s="9">
-        <x:v>97860486.97</x:v>
+        <x:v>98670873.81</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>80.56</x:v>
+        <x:v>81.22</x:v>
       </x:c>
       <x:c r="J10" s="9">
-        <x:v>80725270.26</x:v>
+        <x:v>81394378.66</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>29240941.02</x:v>
+        <x:v>31075195.5</x:v>
       </x:c>
       <x:c r="L10" s="9">
-        <x:v>24.07</x:v>
+        <x:v>25.58</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>24382965.95</x:v>
+        <x:v>25901642.84</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E11" s="10">
-        <x:v>10364</x:v>
+        <x:v>12877</x:v>
       </x:c>
       <x:c r="F11" s="10">
-        <x:v>5859</x:v>
+        <x:v>6604</x:v>
       </x:c>
       <x:c r="G11" s="9">
-        <x:v>1328934986.68</x:v>
+        <x:v>1381853099.32</x:v>
       </x:c>
       <x:c r="H11" s="9">
-        <x:v>1056280729.36</x:v>
+        <x:v>1085472240.8</x:v>
       </x:c>
       <x:c r="I11" s="9">
-        <x:v>71.01</x:v>
+        <x:v>72.98</x:v>
       </x:c>
       <x:c r="J11" s="9">
-        <x:v>864986396.21</x:v>
+        <x:v>888401945.54</x:v>
       </x:c>
       <x:c r="K11" s="9">
-        <x:v>339211359.83</x:v>
+        <x:v>379571573.01</x:v>
       </x:c>
       <x:c r="L11" s="9">
-        <x:v>22.81</x:v>
+        <x:v>25.52</x:v>
       </x:c>
       <x:c r="M11" s="9">
-        <x:v>275807433.1</x:v>
+        <x:v>311946567.28</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B12" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C12" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D12" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E12" s="10">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F12" s="10">
         <x:v>46</x:v>
       </x:c>
       <x:c r="G12" s="9">
         <x:v>2699569212.95</x:v>
       </x:c>
       <x:c r="H12" s="9">
         <x:v>1533104234.09</x:v>
       </x:c>
       <x:c r="I12" s="9">
         <x:v>80.64</x:v>
       </x:c>
       <x:c r="J12" s="9">
         <x:v>1303138598.96</x:v>
       </x:c>
       <x:c r="K12" s="9">
-        <x:v>512079919.82</x:v>
+        <x:v>539453928.26</x:v>
       </x:c>
       <x:c r="L12" s="9">
-        <x:v>26.94</x:v>
+        <x:v>28.37</x:v>
       </x:c>
       <x:c r="M12" s="9">
-        <x:v>436396772.23</x:v>
+        <x:v>459664679.38</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>131395322.01</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>110671700.59</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>20723621.42</x:v>
       </x:c>
       <x:c r="E13" s="10">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F13" s="10">
-        <x:v>38</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>76534756.62</x:v>
+        <x:v>87150624.77</x:v>
       </x:c>
       <x:c r="H13" s="9">
-        <x:v>76534756.62</x:v>
+        <x:v>87150624.77</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>58.25</x:v>
+        <x:v>66.33</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>62163066.93</x:v>
+        <x:v>71748148.15</x:v>
       </x:c>
       <x:c r="K13" s="9">
-        <x:v>25592059.71</x:v>
+        <x:v>28421830.84</x:v>
       </x:c>
       <x:c r="L13" s="9">
-        <x:v>19.48</x:v>
+        <x:v>21.63</x:v>
       </x:c>
       <x:c r="M13" s="9">
-        <x:v>19559649.73</x:v>
+        <x:v>21798832.27</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
-        <x:v>411185433.83</x:v>
+        <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C14" s="9">
-        <x:v>341789560.6</x:v>
+        <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D14" s="9">
-        <x:v>69395873.23</x:v>
+        <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E14" s="10">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F14" s="10">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G14" s="9">
-        <x:v>332101045.17</x:v>
+        <x:v>359406834.14</x:v>
       </x:c>
       <x:c r="H14" s="9">
-        <x:v>315019669.65</x:v>
+        <x:v>342325458.62</x:v>
       </x:c>
       <x:c r="I14" s="9">
-        <x:v>76.61</x:v>
+        <x:v>81.34</x:v>
       </x:c>
       <x:c r="J14" s="9">
-        <x:v>258734962.22</x:v>
+        <x:v>281990252.08</x:v>
       </x:c>
       <x:c r="K14" s="9">
-        <x:v>102889821.46</x:v>
+        <x:v>123454010.94</x:v>
       </x:c>
       <x:c r="L14" s="9">
-        <x:v>25.02</x:v>
+        <x:v>29.34</x:v>
       </x:c>
       <x:c r="M14" s="9">
-        <x:v>81550584.76</x:v>
+        <x:v>98311157.81</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E15" s="10">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>39255930.77</x:v>
+        <x:v>37144977.67</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>39255930.77</x:v>
+        <x:v>37144977.67</x:v>
       </x:c>
       <x:c r="I15" s="9">
-        <x:v>66.97</x:v>
+        <x:v>63.36</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>29551549.35</x:v>
+        <x:v>27968334.57</x:v>
       </x:c>
       <x:c r="K15" s="9">
-        <x:v>11541169.45</x:v>
+        <x:v>13519746.82</x:v>
       </x:c>
       <x:c r="L15" s="9">
-        <x:v>19.69</x:v>
+        <x:v>23.06</x:v>
       </x:c>
       <x:c r="M15" s="9">
-        <x:v>8669485.12</x:v>
+        <x:v>10153418.12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E16" s="10">
-        <x:v>563</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F16" s="10">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>509953633.7</x:v>
+        <x:v>515049763.46</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>488817564.41</x:v>
+        <x:v>493913694.18</x:v>
       </x:c>
       <x:c r="I16" s="9">
-        <x:v>45.05</x:v>
+        <x:v>45.52</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>391868261.33</x:v>
+        <x:v>396035871.39</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>176211287.68</x:v>
+        <x:v>184423091.23</x:v>
       </x:c>
       <x:c r="L16" s="9">
-        <x:v>16.24</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>148680760.4</x:v>
+        <x:v>155233876.74</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E17" s="10">
-        <x:v>2840</x:v>
+        <x:v>2850</x:v>
       </x:c>
       <x:c r="F17" s="10">
-        <x:v>653</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>2288492904.45</x:v>
+        <x:v>2469320703.83</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>1836027923.33</x:v>
+        <x:v>1945453580.6</x:v>
       </x:c>
       <x:c r="I17" s="9">
-        <x:v>54.01</x:v>
+        <x:v>57.23</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>1507247227.25</x:v>
+        <x:v>1598795152.01</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>440176452.36</x:v>
+        <x:v>491517728.84</x:v>
       </x:c>
       <x:c r="L17" s="9">
-        <x:v>12.95</x:v>
+        <x:v>14.46</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>358445020.15</x:v>
+        <x:v>401169858.91</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E18" s="10">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F18" s="10">
-        <x:v>136</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G18" s="9">
-        <x:v>69695048.87</x:v>
+        <x:v>74640534.55</x:v>
       </x:c>
       <x:c r="H18" s="9">
-        <x:v>56984093.53</x:v>
+        <x:v>59518913.11</x:v>
       </x:c>
       <x:c r="I18" s="9">
-        <x:v>46.96</x:v>
+        <x:v>49.05</x:v>
       </x:c>
       <x:c r="J18" s="9">
-        <x:v>39888865.94</x:v>
+        <x:v>41663239.66</x:v>
       </x:c>
       <x:c r="K18" s="9">
-        <x:v>15372077.09</x:v>
+        <x:v>16393843.98</x:v>
       </x:c>
       <x:c r="L18" s="9">
-        <x:v>12.67</x:v>
+        <x:v>13.51</x:v>
       </x:c>
       <x:c r="M18" s="9">
-        <x:v>10760453.94</x:v>
+        <x:v>11475690.76</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="8" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B19" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C19" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D19" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E19" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F19" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G19" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H19" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I19" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J19" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K19" s="9">
-        <x:v>4511630.04</x:v>
+        <x:v>5966645.94</x:v>
       </x:c>
       <x:c r="L19" s="9">
-        <x:v>1.58</x:v>
+        <x:v>2.1</x:v>
       </x:c>
       <x:c r="M19" s="9">
-        <x:v>1812960.51</x:v>
+        <x:v>2394966.85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="11" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B20" s="9">
-        <x:v>14284264941.97</x:v>
+        <x:v>14074056924.6</x:v>
       </x:c>
       <x:c r="C20" s="9">
-        <x:v>11759175521.83</x:v>
+        <x:v>11580434195.54</x:v>
       </x:c>
       <x:c r="D20" s="9">
-        <x:v>2525089420.14</x:v>
+        <x:v>2493622729.06</x:v>
       </x:c>
       <x:c r="E20" s="10">
-        <x:v>20064</x:v>
+        <x:v>22734</x:v>
       </x:c>
       <x:c r="F20" s="10">
-        <x:v>9862</x:v>
+        <x:v>10943</x:v>
       </x:c>
       <x:c r="G20" s="9">
-        <x:v>11278810847.57</x:v>
+        <x:v>11891994180.72</x:v>
       </x:c>
       <x:c r="H20" s="9">
-        <x:v>9165513524.68</x:v>
+        <x:v>9666656522.4</x:v>
       </x:c>
       <x:c r="I20" s="9">
-        <x:v>64.17</x:v>
+        <x:v>68.68</x:v>
       </x:c>
       <x:c r="J20" s="9">
-        <x:v>7581323991.1</x:v>
+        <x:v>8001815373.41</x:v>
       </x:c>
       <x:c r="K20" s="9">
-        <x:v>3031637898.45</x:v>
+        <x:v>3324409180.55</x:v>
       </x:c>
       <x:c r="L20" s="9">
-        <x:v>21.22</x:v>
+        <x:v>23.62</x:v>
       </x:c>
       <x:c r="M20" s="9">
-        <x:v>2511915354.15</x:v>
+        <x:v>2757218941.81</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:13">
       <x:c r="A23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:13">
       <x:c r="A24" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">