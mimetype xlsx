--- v0 (2026-07-27)
+++ v1 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7288b63c7d74640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/061dd86e05ba4c07b3ef0d3a0f853039.psmdcp" Id="Rde728698d8cf413f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b49ad3a43d54522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1118ff34b28b47529a81a853c5d3dd48.psmdcp" Id="Rdf564bd4b66c43ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Изпълнение по програми</x:t>
   </x:si>
   <x:si>
     <x:t>Програма</x:t>
   </x:si>
   <x:si>
@@ -1010,139 +1010,139 @@
       <x:c r="C8" s="9">
         <x:v>1359709978.29</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>239948819.71</x:v>
       </x:c>
       <x:c r="E8" s="10">
         <x:v>892</x:v>
       </x:c>
       <x:c r="F8" s="10">
         <x:v>824</x:v>
       </x:c>
       <x:c r="G8" s="9">
         <x:v>1613974366.56</x:v>
       </x:c>
       <x:c r="H8" s="9">
         <x:v>1542391551.31</x:v>
       </x:c>
       <x:c r="I8" s="9">
         <x:v>96.42</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>1328238842.42</x:v>
       </x:c>
       <x:c r="K8" s="9">
-        <x:v>1549385976.17</x:v>
+        <x:v>1549344039.21</x:v>
       </x:c>
       <x:c r="L8" s="9">
-        <x:v>96.86</x:v>
+        <x:v>96.85</x:v>
       </x:c>
       <x:c r="M8" s="9">
-        <x:v>1353484249.99</x:v>
+        <x:v>1353448603.57</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1655425000.93</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1443375934.94</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>212049065.99</x:v>
       </x:c>
       <x:c r="E9" s="10">
         <x:v>46275</x:v>
       </x:c>
       <x:c r="F9" s="10">
         <x:v>33497</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>2204527688.45</x:v>
+        <x:v>2204690812.42</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>1706294110.28</x:v>
+        <x:v>1706461366.18</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>103.07</x:v>
+        <x:v>103.08</x:v>
       </x:c>
       <x:c r="J9" s="9">
-        <x:v>1485849071.28</x:v>
+        <x:v>1485991238.83</x:v>
       </x:c>
       <x:c r="K9" s="9">
-        <x:v>1653247017.1</x:v>
+        <x:v>1653032242.33</x:v>
       </x:c>
       <x:c r="L9" s="9">
-        <x:v>99.87</x:v>
+        <x:v>99.86</x:v>
       </x:c>
       <x:c r="M9" s="9">
-        <x:v>1449893515.08</x:v>
+        <x:v>1449717362.71</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>690244016.55</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>595110177.85</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>95133838.7</x:v>
       </x:c>
       <x:c r="E10" s="10">
         <x:v>997</x:v>
       </x:c>
       <x:c r="F10" s="10">
         <x:v>376</x:v>
       </x:c>
       <x:c r="G10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="H10" s="9">
         <x:v>726057180.52</x:v>
       </x:c>
       <x:c r="I10" s="9">
         <x:v>105.19</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>627846065.91</x:v>
       </x:c>
       <x:c r="K10" s="9">
-        <x:v>680404235.72</x:v>
+        <x:v>680355715.33</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>98.57</x:v>
       </x:c>
       <x:c r="M10" s="9">
-        <x:v>589373859</x:v>
+        <x:v>589346253.14</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13">
       <x:c r="A11" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B11" s="9">
         <x:v>1371823175.49</x:v>
       </x:c>
       <x:c r="C11" s="9">
         <x:v>1206913634.8</x:v>
       </x:c>
       <x:c r="D11" s="9">
         <x:v>164909540.69</x:v>
       </x:c>
       <x:c r="E11" s="10">
         <x:v>11791</x:v>
       </x:c>
       <x:c r="F11" s="10">
         <x:v>4403</x:v>
       </x:c>
       <x:c r="G11" s="9">
         <x:v>1474501796.42</x:v>
       </x:c>
       <x:c r="H11" s="9">
@@ -1326,110 +1326,110 @@
       </x:c>
       <x:c r="M15" s="9">
         <x:v>68538639.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>3068046673.76</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>2487658748.4</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>580387925.36</x:v>
       </x:c>
       <x:c r="E16" s="10">
         <x:v>32303</x:v>
       </x:c>
       <x:c r="F16" s="10">
         <x:v>17126</x:v>
       </x:c>
       <x:c r="G16" s="9">
-        <x:v>5121858207.9</x:v>
+        <x:v>5121858207.95</x:v>
       </x:c>
       <x:c r="H16" s="9">
-        <x:v>4427463597.94</x:v>
+        <x:v>4427463597.91</x:v>
       </x:c>
       <x:c r="I16" s="9">
         <x:v>144.31</x:v>
       </x:c>
       <x:c r="J16" s="9">
-        <x:v>3769232003.79</x:v>
+        <x:v>3769232003.76</x:v>
       </x:c>
       <x:c r="K16" s="9">
-        <x:v>2557195139.8</x:v>
+        <x:v>2557238268.48</x:v>
       </x:c>
       <x:c r="L16" s="9">
         <x:v>83.35</x:v>
       </x:c>
       <x:c r="M16" s="9">
-        <x:v>2186529199.95</x:v>
+        <x:v>2186546451.39</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>12465259773.62</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>10618088686.18</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>1847171087.44</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>96013</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>59086</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>16845213505.25</x:v>
+        <x:v>16845376629.27</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>13938793323.37</x:v>
+        <x:v>13938960579.24</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>111.82</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>12015711540.97</x:v>
+        <x:v>12015853708.49</x:v>
       </x:c>
       <x:c r="K17" s="9">
-        <x:v>11819596098.15</x:v>
+        <x:v>11819333994.71</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>94.82</x:v>
       </x:c>
       <x:c r="M17" s="9">
-        <x:v>10319151658.13</x:v>
+        <x:v>10318929504.92</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>25463013.37</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>20212998.91</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>5250014.46</x:v>
       </x:c>
       <x:c r="E18" s="10">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F18" s="10">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G18" s="9">
         <x:v>20539844.6</x:v>
       </x:c>
       <x:c r="H18" s="9">
@@ -1853,731 +1853,731 @@
       </x:c>
       <x:c r="K28" s="9">
         <x:v>134357169.06</x:v>
       </x:c>
       <x:c r="L28" s="9">
         <x:v>82.35</x:v>
       </x:c>
       <x:c r="M28" s="9">
         <x:v>114388458.05</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E29" s="10">
-        <x:v>29013</x:v>
+        <x:v>30680</x:v>
       </x:c>
       <x:c r="F29" s="10">
         <x:v>14150</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>11345416675.45</x:v>
+        <x:v>11131681480.17</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>8003596420.03</x:v>
+        <x:v>7800853144.36</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>110.7</x:v>
+        <x:v>107.9</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>7067991409.4</x:v>
+        <x:v>7172241107.52</x:v>
       </x:c>
       <x:c r="K29" s="9">
-        <x:v>3651516426.11</x:v>
+        <x:v>4179897112.51</x:v>
       </x:c>
       <x:c r="L29" s="9">
-        <x:v>50.5</x:v>
+        <x:v>57.81</x:v>
       </x:c>
       <x:c r="M29" s="9">
-        <x:v>3209951525.04</x:v>
+        <x:v>3679634898.07</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E30" s="10">
-        <x:v>29013</x:v>
+        <x:v>30680</x:v>
       </x:c>
       <x:c r="F30" s="10">
         <x:v>14150</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>11345416675.45</x:v>
+        <x:v>11131681480.17</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>8003596420.03</x:v>
+        <x:v>7800853144.36</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>110.7</x:v>
+        <x:v>107.9</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>7067991409.4</x:v>
+        <x:v>7172241107.52</x:v>
       </x:c>
       <x:c r="K30" s="9">
-        <x:v>3651516426.11</x:v>
+        <x:v>4179897112.51</x:v>
       </x:c>
       <x:c r="L30" s="9">
-        <x:v>50.5</x:v>
+        <x:v>57.81</x:v>
       </x:c>
       <x:c r="M30" s="9">
-        <x:v>3209951525.04</x:v>
+        <x:v>3679634898.07</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
         <x:v>1934079712.44</x:v>
       </x:c>
       <x:c r="C31" s="9">
         <x:v>1620530210.7</x:v>
       </x:c>
       <x:c r="D31" s="9">
         <x:v>313549501.74</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>4449</x:v>
+        <x:v>4457</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>2025</x:v>
+        <x:v>2033</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>1348269800.33</x:v>
+        <x:v>1391306912.47</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>1339825429.76</x:v>
+        <x:v>1383277559.36</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>69.27</x:v>
+        <x:v>71.52</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>1116625462.82</x:v>
+        <x:v>1152907435.66</x:v>
       </x:c>
       <x:c r="K31" s="9">
-        <x:v>746972761.9</x:v>
+        <x:v>780396676.05</x:v>
       </x:c>
       <x:c r="L31" s="9">
-        <x:v>38.62</x:v>
+        <x:v>40.35</x:v>
       </x:c>
       <x:c r="M31" s="9">
-        <x:v>613041842.81</x:v>
+        <x:v>640348468.58</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C32" s="9">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D32" s="9">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E32" s="10">
-        <x:v>822</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="F32" s="10">
-        <x:v>568</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="G32" s="9">
-        <x:v>767645914.45</x:v>
+        <x:v>772444390.83</x:v>
       </x:c>
       <x:c r="H32" s="9">
-        <x:v>767645914.45</x:v>
+        <x:v>772444390.83</x:v>
       </x:c>
       <x:c r="I32" s="9">
-        <x:v>81.65</x:v>
+        <x:v>82.16</x:v>
       </x:c>
       <x:c r="J32" s="9">
-        <x:v>627717471.96</x:v>
+        <x:v>631307335.44</x:v>
       </x:c>
       <x:c r="K32" s="9">
-        <x:v>292483724.54</x:v>
+        <x:v>295156210.94</x:v>
       </x:c>
       <x:c r="L32" s="9">
-        <x:v>31.11</x:v>
+        <x:v>31.39</x:v>
       </x:c>
       <x:c r="M32" s="9">
-        <x:v>239310441.7</x:v>
+        <x:v>241474093.39</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:13">
       <x:c r="A33" s="8" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B33" s="9">
         <x:v>255595831</x:v>
       </x:c>
       <x:c r="C33" s="9">
         <x:v>230036247</x:v>
       </x:c>
       <x:c r="D33" s="9">
         <x:v>25559584</x:v>
       </x:c>
       <x:c r="E33" s="10">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F33" s="10">
         <x:v>251</x:v>
       </x:c>
       <x:c r="G33" s="9">
-        <x:v>245350840.91</x:v>
+        <x:v>223914540.28</x:v>
       </x:c>
       <x:c r="H33" s="9">
-        <x:v>245350840.91</x:v>
+        <x:v>223914540.28</x:v>
       </x:c>
       <x:c r="I33" s="9">
-        <x:v>95.99</x:v>
+        <x:v>87.6</x:v>
       </x:c>
       <x:c r="J33" s="9">
-        <x:v>220815756.77</x:v>
+        <x:v>201523086.22</x:v>
       </x:c>
       <x:c r="K33" s="9">
-        <x:v>174303370.8</x:v>
+        <x:v>177201342.48</x:v>
       </x:c>
       <x:c r="L33" s="9">
-        <x:v>68.19</x:v>
+        <x:v>69.33</x:v>
       </x:c>
       <x:c r="M33" s="9">
-        <x:v>156874068.13</x:v>
+        <x:v>159482242.57</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:13">
       <x:c r="A34" s="8" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B34" s="9">
         <x:v>1823206271</x:v>
       </x:c>
       <x:c r="C34" s="9">
         <x:v>1531590093</x:v>
       </x:c>
       <x:c r="D34" s="9">
         <x:v>291616178</x:v>
       </x:c>
       <x:c r="E34" s="10">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F34" s="10">
-        <x:v>188</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G34" s="9">
-        <x:v>1763310995.23</x:v>
+        <x:v>1768030148.54</x:v>
       </x:c>
       <x:c r="H34" s="9">
-        <x:v>1586601489.95</x:v>
+        <x:v>1591049570.29</x:v>
       </x:c>
       <x:c r="I34" s="9">
-        <x:v>87.02</x:v>
+        <x:v>87.27</x:v>
       </x:c>
       <x:c r="J34" s="9">
-        <x:v>1338875781.23</x:v>
+        <x:v>1342326954.35</x:v>
       </x:c>
       <x:c r="K34" s="9">
-        <x:v>319373768.84</x:v>
+        <x:v>339704065.45</x:v>
       </x:c>
       <x:c r="L34" s="9">
-        <x:v>17.52</x:v>
+        <x:v>18.63</x:v>
       </x:c>
       <x:c r="M34" s="9">
-        <x:v>268643767.01</x:v>
+        <x:v>285702583.61</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:13">
       <x:c r="A35" s="8" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C35" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D35" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E35" s="10">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F35" s="10">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G35" s="9">
-        <x:v>98720384.76</x:v>
+        <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="H35" s="9">
-        <x:v>98720384.76</x:v>
+        <x:v>98716700.92</x:v>
       </x:c>
       <x:c r="I35" s="9">
         <x:v>81.26</x:v>
       </x:c>
       <x:c r="J35" s="9">
-        <x:v>81429036.32</x:v>
+        <x:v>81425905.06</x:v>
       </x:c>
       <x:c r="K35" s="9">
-        <x:v>31075195.5</x:v>
+        <x:v>34833687.35</x:v>
       </x:c>
       <x:c r="L35" s="9">
-        <x:v>25.58</x:v>
+        <x:v>28.67</x:v>
       </x:c>
       <x:c r="M35" s="9">
-        <x:v>25901642.84</x:v>
+        <x:v>29002583.17</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:13">
       <x:c r="A36" s="8" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B36" s="9">
         <x:v>1487417270</x:v>
       </x:c>
       <x:c r="C36" s="9">
         <x:v>1228150000</x:v>
       </x:c>
       <x:c r="D36" s="9">
         <x:v>259267270</x:v>
       </x:c>
       <x:c r="E36" s="10">
-        <x:v>12876</x:v>
+        <x:v>12879</x:v>
       </x:c>
       <x:c r="F36" s="10">
-        <x:v>6751</x:v>
+        <x:v>7036</x:v>
       </x:c>
       <x:c r="G36" s="9">
-        <x:v>1447210848.99</x:v>
+        <x:v>1594724802.47</x:v>
       </x:c>
       <x:c r="H36" s="9">
-        <x:v>1117291766</x:v>
+        <x:v>1188183507.59</x:v>
       </x:c>
       <x:c r="I36" s="9">
-        <x:v>75.12</x:v>
+        <x:v>79.88</x:v>
       </x:c>
       <x:c r="J36" s="9">
-        <x:v>913712142.51</x:v>
+        <x:v>972776211.73</x:v>
       </x:c>
       <x:c r="K36" s="9">
-        <x:v>390630552.82</x:v>
+        <x:v>411976436.92</x:v>
       </x:c>
       <x:c r="L36" s="9">
-        <x:v>26.26</x:v>
+        <x:v>27.7</x:v>
       </x:c>
       <x:c r="M36" s="9">
-        <x:v>321018737.06</x:v>
+        <x:v>338271167.34</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="8" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="9">
         <x:v>1901163532</x:v>
       </x:c>
       <x:c r="C37" s="9">
         <x:v>1615989000</x:v>
       </x:c>
       <x:c r="D37" s="9">
         <x:v>285174532</x:v>
       </x:c>
       <x:c r="E37" s="10">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F37" s="10">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G37" s="9">
-        <x:v>2699569212.95</x:v>
+        <x:v>2757704911.68</x:v>
       </x:c>
       <x:c r="H37" s="9">
-        <x:v>1533104234.09</x:v>
+        <x:v>1591243593.67</x:v>
       </x:c>
       <x:c r="I37" s="9">
-        <x:v>80.64</x:v>
+        <x:v>83.7</x:v>
       </x:c>
       <x:c r="J37" s="9">
-        <x:v>1303138598.96</x:v>
+        <x:v>1352557054.6</x:v>
       </x:c>
       <x:c r="K37" s="9">
-        <x:v>539453928.26</x:v>
+        <x:v>615851740.87</x:v>
       </x:c>
       <x:c r="L37" s="9">
-        <x:v>28.37</x:v>
+        <x:v>32.39</x:v>
       </x:c>
       <x:c r="M37" s="9">
-        <x:v>459664679.38</x:v>
+        <x:v>524602820.16</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:13">
       <x:c r="A38" s="8" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="9">
         <x:v>131395322.01</x:v>
       </x:c>
       <x:c r="C38" s="9">
         <x:v>110671700.59</x:v>
       </x:c>
       <x:c r="D38" s="9">
         <x:v>20723621.42</x:v>
       </x:c>
       <x:c r="E38" s="10">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F38" s="10">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G38" s="9">
-        <x:v>87757834.22</x:v>
+        <x:v>87757834.27</x:v>
       </x:c>
       <x:c r="H38" s="9">
-        <x:v>87757834.22</x:v>
+        <x:v>87757834.27</x:v>
       </x:c>
       <x:c r="I38" s="9">
         <x:v>66.79</x:v>
       </x:c>
       <x:c r="J38" s="9">
-        <x:v>72203555.24</x:v>
+        <x:v>72203555.28</x:v>
       </x:c>
       <x:c r="K38" s="9">
-        <x:v>28816743.14</x:v>
+        <x:v>29381009.99</x:v>
       </x:c>
       <x:c r="L38" s="9">
-        <x:v>21.93</x:v>
+        <x:v>22.36</x:v>
       </x:c>
       <x:c r="M38" s="9">
-        <x:v>22095016.49</x:v>
+        <x:v>22563815.06</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
         <x:v>420832925.46</x:v>
       </x:c>
       <x:c r="C39" s="9">
         <x:v>349129484.31</x:v>
       </x:c>
       <x:c r="D39" s="9">
         <x:v>71703441.15</x:v>
       </x:c>
       <x:c r="E39" s="10">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F39" s="10">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>377494479.64</x:v>
+        <x:v>377654338.98</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>360413104.12</x:v>
+        <x:v>360572963.42</x:v>
       </x:c>
       <x:c r="I39" s="9">
-        <x:v>85.64</x:v>
+        <x:v>85.68</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>295555986.2</x:v>
+        <x:v>295675880.68</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>124147247.18</x:v>
+        <x:v>128944435.4</x:v>
       </x:c>
       <x:c r="L39" s="9">
-        <x:v>29.5</x:v>
+        <x:v>30.64</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>98831084.99</x:v>
+        <x:v>102812798.59</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>58621250.82</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>44619878.43</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>14001372.39</x:v>
       </x:c>
       <x:c r="E40" s="10">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F40" s="10">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G40" s="9">
-        <x:v>37144977.67</x:v>
+        <x:v>37144977.68</x:v>
       </x:c>
       <x:c r="H40" s="9">
-        <x:v>37144977.67</x:v>
+        <x:v>37144977.68</x:v>
       </x:c>
       <x:c r="I40" s="9">
         <x:v>63.36</x:v>
       </x:c>
       <x:c r="J40" s="9">
-        <x:v>27968334.57</x:v>
+        <x:v>27968334.58</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>13557746.61</x:v>
+        <x:v>13680479.03</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>23.13</x:v>
+        <x:v>23.34</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>10181917.96</x:v>
+        <x:v>10274032.7</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>1085152565</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>885510000</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>199642565</x:v>
       </x:c>
       <x:c r="E41" s="10">
         <x:v>578</x:v>
       </x:c>
       <x:c r="F41" s="10">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G41" s="9">
         <x:v>514097071.46</x:v>
       </x:c>
       <x:c r="H41" s="9">
         <x:v>493238795.8</x:v>
       </x:c>
       <x:c r="I41" s="9">
         <x:v>45.45</x:v>
       </x:c>
       <x:c r="J41" s="9">
-        <x:v>395475662.07</x:v>
+        <x:v>395475662.06</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>185709485.59</x:v>
+        <x:v>190235808.17</x:v>
       </x:c>
       <x:c r="L41" s="9">
-        <x:v>17.11</x:v>
+        <x:v>17.53</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>156268403.83</x:v>
+        <x:v>159863444.82</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>3399571427</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>2800863751</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>598707676</x:v>
       </x:c>
       <x:c r="E42" s="10">
-        <x:v>2858</x:v>
+        <x:v>2879</x:v>
       </x:c>
       <x:c r="F42" s="10">
-        <x:v>677</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>2493270169.39</x:v>
+        <x:v>2510440012.23</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>1956293916.05</x:v>
+        <x:v>1964969644.74</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>57.55</x:v>
+        <x:v>57.8</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>1606174681.52</x:v>
+        <x:v>1613521772.78</x:v>
       </x:c>
       <x:c r="K42" s="9">
-        <x:v>498835278.52</x:v>
+        <x:v>537099999.24</x:v>
       </x:c>
       <x:c r="L42" s="9">
-        <x:v>14.67</x:v>
+        <x:v>15.8</x:v>
       </x:c>
       <x:c r="M42" s="9">
-        <x:v>407045982.03</x:v>
+        <x:v>438468527.04</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>121347707.22</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>84943395.05</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>36404312.17</x:v>
       </x:c>
       <x:c r="E43" s="10">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F43" s="10">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>75207548.41</x:v>
+        <x:v>75215917.73</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>60085926.97</x:v>
+        <x:v>60011042.61</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>49.52</x:v>
+        <x:v>49.45</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>42060149.36</x:v>
+        <x:v>42007730.35</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>16433773.85</x:v>
+        <x:v>16997349.15</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>13.54</x:v>
+        <x:v>14.01</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>11503641.68</x:v>
+        <x:v>11898144.39</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>284658273.64</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>113863309.46</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>170794964.18</x:v>
       </x:c>
       <x:c r="E44" s="10">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>68912985.98</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>24.21</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>27565194.33</x:v>
       </x:c>
       <x:c r="K44" s="9">
-        <x:v>5966645.94</x:v>
+        <x:v>6078278.03</x:v>
       </x:c>
       <x:c r="L44" s="9">
-        <x:v>2.1</x:v>
+        <x:v>2.14</x:v>
       </x:c>
       <x:c r="M44" s="9">
-        <x:v>2394966.85</x:v>
+        <x:v>2439619.69</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
         <x:v>13964680390.6</x:v>
       </x:c>
       <x:c r="C45" s="9">
         <x:v>11490802822.54</x:v>
       </x:c>
       <x:c r="D45" s="9">
         <x:v>2473877568.06</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>22821</x:v>
+        <x:v>22868</x:v>
       </x:c>
       <x:c r="F45" s="10">
-        <x:v>11145</x:v>
+        <x:v>11494</x:v>
       </x:c>
       <x:c r="G45" s="9">
-        <x:v>12023963064.39</x:v>
+        <x:v>12278065545.52</x:v>
       </x:c>
       <x:c r="H45" s="9">
-        <x:v>9752387600.73</x:v>
+        <x:v>9921438107.44</x:v>
       </x:c>
       <x:c r="I45" s="9">
-        <x:v>69.84</x:v>
+        <x:v>71.05</x:v>
       </x:c>
       <x:c r="J45" s="9">
-        <x:v>8069317813.86</x:v>
+        <x:v>8209242113.12</x:v>
       </x:c>
       <x:c r="K45" s="9">
-        <x:v>3367760223.49</x:v>
+        <x:v>3577537519.07</x:v>
       </x:c>
       <x:c r="L45" s="9">
-        <x:v>24.12</x:v>
+        <x:v>25.62</x:v>
       </x:c>
       <x:c r="M45" s="9">
-        <x:v>2792776192.76</x:v>
+        <x:v>2967204341.11</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:13">
       <x:c r="A46" s="8" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="C46" s="9">
         <x:v>9372864</x:v>
       </x:c>
       <x:c r="D46" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E46" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F46" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G46" s="9">
         <x:v>9303686.2</x:v>
       </x:c>
       <x:c r="H46" s="9">
@@ -2673,133 +2673,133 @@
       </x:c>
       <x:c r="K48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E49" s="10">
-        <x:v>5</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L49" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:13">
       <x:c r="A50" s="8" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="C50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D50" s="9">
         <x:v>84956360.21</x:v>
       </x:c>
       <x:c r="E50" s="10">
-        <x:v>910</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="F50" s="10">
-        <x:v>105</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G50" s="9">
-        <x:v>806196.38</x:v>
+        <x:v>1060317.38</x:v>
       </x:c>
       <x:c r="H50" s="9">
-        <x:v>769693.73</x:v>
+        <x:v>1023814.73</x:v>
       </x:c>
       <x:c r="I50" s="9">
-        <x:v>0.91</x:v>
+        <x:v>1.21</x:v>
       </x:c>
       <x:c r="J50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L50" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E51" s="10">
-        <x:v>900</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -2837,63 +2837,63 @@
       </x:c>
       <x:c r="K52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:13">
       <x:c r="A53" s="8" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B53" s="9">
         <x:v>87512819.61</x:v>
       </x:c>
       <x:c r="C53" s="9">
         <x:v>1022583.76</x:v>
       </x:c>
       <x:c r="D53" s="9">
         <x:v>86490235.85</x:v>
       </x:c>
       <x:c r="E53" s="10">
-        <x:v>2823</x:v>
+        <x:v>2909</x:v>
       </x:c>
       <x:c r="F53" s="10">
-        <x:v>172</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G53" s="9">
-        <x:v>3079955.77</x:v>
+        <x:v>3334076.77</x:v>
       </x:c>
       <x:c r="H53" s="9">
-        <x:v>2946359.96</x:v>
+        <x:v>3200480.96</x:v>
       </x:c>
       <x:c r="I53" s="9">
-        <x:v>3.37</x:v>
+        <x:v>3.66</x:v>
       </x:c>
       <x:c r="J53" s="9">
         <x:v>992175.03</x:v>
       </x:c>
       <x:c r="K53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L53" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M53" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="8" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B54" s="9">
         <x:v>6269821.96</x:v>
       </x:c>
       <x:c r="C54" s="9">
         <x:v>5329348.67</x:v>
       </x:c>
       <x:c r="D54" s="9">
@@ -3045,63 +3045,63 @@
       </x:c>
       <x:c r="L57" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M57" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="8" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B58" s="9">
         <x:v>18767419.46</x:v>
       </x:c>
       <x:c r="C58" s="9">
         <x:v>15952306.69</x:v>
       </x:c>
       <x:c r="D58" s="9">
         <x:v>2815112.77</x:v>
       </x:c>
       <x:c r="E58" s="10">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F58" s="10">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G58" s="9">
-        <x:v>0</x:v>
+        <x:v>18767420.09</x:v>
       </x:c>
       <x:c r="H58" s="9">
-        <x:v>0</x:v>
+        <x:v>18767420.09</x:v>
       </x:c>
       <x:c r="I58" s="9">
-        <x:v>0</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J58" s="9">
-        <x:v>0</x:v>
+        <x:v>15952307.1</x:v>
       </x:c>
       <x:c r="K58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="8" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B59" s="9">
         <x:v>29083485.23</x:v>
       </x:c>
       <x:c r="C59" s="9">
         <x:v>15952306.69</x:v>
       </x:c>
       <x:c r="D59" s="9">
         <x:v>13131178.54</x:v>
       </x:c>
       <x:c r="E59" s="10">
@@ -3291,113 +3291,113 @@
       </x:c>
       <x:c r="L63" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M63" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:13">
       <x:c r="A64" s="8" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="9">
         <x:v>97268504.91</x:v>
       </x:c>
       <x:c r="C64" s="9">
         <x:v>72348701.94</x:v>
       </x:c>
       <x:c r="D64" s="9">
         <x:v>24919802.97</x:v>
       </x:c>
       <x:c r="E64" s="10">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F64" s="10">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G64" s="9">
-        <x:v>67528638.06</x:v>
+        <x:v>86296058.15</x:v>
       </x:c>
       <x:c r="H64" s="9">
-        <x:v>67528638.06</x:v>
+        <x:v>86296058.15</x:v>
       </x:c>
       <x:c r="I64" s="9">
-        <x:v>69.42</x:v>
+        <x:v>88.72</x:v>
       </x:c>
       <x:c r="J64" s="9">
-        <x:v>47714775.38</x:v>
+        <x:v>63667082.48</x:v>
       </x:c>
       <x:c r="K64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L64" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M64" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:13">
       <x:c r="A65" s="8" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B65" s="9">
         <x:v>34208338216.3</x:v>
       </x:c>
       <x:c r="C65" s="9">
         <x:v>28657740288.33</x:v>
       </x:c>
       <x:c r="D65" s="9">
         <x:v>5550597927.97</x:v>
       </x:c>
       <x:c r="E65" s="10">
-        <x:v>151679</x:v>
+        <x:v>153479</x:v>
       </x:c>
       <x:c r="F65" s="10">
-        <x:v>85009</x:v>
+        <x:v>85371</x:v>
       </x:c>
       <x:c r="G65" s="9">
-        <x:v>40615178900.79</x:v>
+        <x:v>40674730851.75</x:v>
       </x:c>
       <x:c r="H65" s="9">
-        <x:v>32084575894.16</x:v>
+        <x:v>32070071922.16</x:v>
       </x:c>
       <x:c r="I65" s="9">
-        <x:v>93.79</x:v>
+        <x:v>93.75</x:v>
       </x:c>
       <x:c r="J65" s="9">
-        <x:v>27464313163.77</x:v>
+        <x:v>27724581635.77</x:v>
       </x:c>
       <x:c r="K65" s="9">
-        <x:v>19142518841.77</x:v>
+        <x:v>19880414720.31</x:v>
       </x:c>
       <x:c r="L65" s="9">
-        <x:v>55.96</x:v>
+        <x:v>58.12</x:v>
       </x:c>
       <x:c r="M65" s="9">
-        <x:v>16571348876.27</x:v>
+        <x:v>17215238244.44</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="67" spans="1:13">
       <x:c r="A67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:13">
       <x:c r="A68" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:13">
       <x:c r="A69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:13">
       <x:c r="A70" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">